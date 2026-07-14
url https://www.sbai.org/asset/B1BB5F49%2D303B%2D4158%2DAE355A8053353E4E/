--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bt2205395p1-my.sharepoint.com/personal/zarrina_shakir_sbai_org/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bt2205395p1.sharepoint.com/sites/SBAITeamSite/Research  Content/.Working Groups/1.6 STER/Template/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{AABDD8B0-E331-424E-BA48-E1167CC3633D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F57755C3-6706-4A17-A3FF-60A0151C8300}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="8_{97001A42-37A0-430D-9547-B0F5A8ED0DE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E652785-2B2E-45D2-92D1-16951209CE07}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5DFDDBD7-5FAC-434F-92B2-B30F616A88CA}"/>
+    <workbookView xWindow="28680" yWindow="-1125" windowWidth="29040" windowHeight="15720" xr2:uid="{5DFDDBD7-5FAC-434F-92B2-B30F616A88CA}"/>
   </bookViews>
   <sheets>
     <sheet name="Guidance &amp; Definitions" sheetId="5" r:id="rId1"/>
     <sheet name="Summary Table" sheetId="8" r:id="rId2"/>
     <sheet name="Template" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Template!$B$1:$F$43</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -141,51 +141,51 @@
   <c r="B13" i="8" s="1"/>
   <c r="B16" i="8"/>
   <c r="E16" i="8" s="1"/>
   <c r="E36" i="7"/>
   <c r="D14" i="8" s="1"/>
   <c r="D13" i="7"/>
   <c r="B17" i="8" s="1"/>
   <c r="E18" i="8" l="1"/>
   <c r="E17" i="8"/>
   <c r="E19" i="8"/>
   <c r="D36" i="7"/>
   <c r="B15" i="8" s="1"/>
   <c r="B14" i="8"/>
   <c r="E14" i="8" s="1"/>
   <c r="E38" i="7"/>
   <c r="F38" i="7" s="1"/>
   <c r="D13" i="8" s="1"/>
   <c r="E13" i="8" s="1"/>
   <c r="F36" i="7"/>
   <c r="D15" i="8" s="1"/>
   <c r="E15" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="123">
   <si>
     <t>Manager</t>
   </si>
   <si>
     <t>XYZ Manager</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>XYZ Fund</t>
   </si>
   <si>
     <t>Year End Date</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
@@ -421,53 +421,50 @@
     <t>(Fund Expenses – Third-Party Valuation Agent Service Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Regulatory, Compliance, Examination and Investigation Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Third-Party Fund Organisational Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Third-Party Direct &amp; Deal Related Research Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Third-Party Economic/Market Data, Systems, Hardware, Infrastructure &amp; Software Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Third-Party Marketing, Investor Relations, and Capital Introduction Service Fees/Expenses)</t>
   </si>
   <si>
     <t>(Fund Expenses – Entertainment, Deal Related Travel, Lodging, Subsistence Expenses)</t>
   </si>
   <si>
     <t>(Internal Staff/Related Persons – Recharge Expenses)</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for the purpose of third-party marketing, investor relations, and capital introduction services. Includes placement agent fees, marketing materials production, investor meetings &amp; events (e.g. AGMs), attendance at external conferences and event sponsorships, and any third-party costs directly tied to investor relations/marketing events. Excludes internal investor relations or fundraising personnel costs, any entertainment or travel related to deal sourcing or execution, and general hospitality not tied to investor or fundraising purposes.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fees/expenses allocated to or paid by the fund for ongoing, non-deal-specific third-party costs related to data access, IT systems, and digital infrastructure that support overall fund operations, investment analysis, compliance, and reporting. This includes Subscriptions or access to macroeconomic, financial market, or industry data platforms (e.g., Bloomberg, FactSet); Licensing and maintenance costs for research, risk management, valuation, compliance, and reporting systems; Fund governance portals, secure communication tools, compliance monitoring systems; Hardware, software, hosting, or cloud costs used across the fund’s operations; Upgrades and maintenance for investment management, accounting, or portfolio systems. Excludes deal-specific research or consulting services, internal research costs, and internal IT team costs.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party fund administration, depositary services, and transfer agency services. This includes registrar and transfer agent services, depositary oversight, and shareholder communication services. Expenses related to internal staff or affiliated persons should be recorded under Internal Staff/Related Persons – Non-Investment Team. This category excludes fund accounting, audit, and technology-related costs, which should be recorded separately.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party custody services, including safekeeping of assets, settlement of trades, and custody reporting. Internal custody arrangements or staff-related custody oversight responsibilities should be recorded separately under Internal Staff/Related Persons or other relevant categories.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party middle and back-office administration services. This includes services such as reconciliation, performance measurement, shadow accounting, and data management. This category excludes fund accounting, audit, depositary, registrar, transfer agency, and fund administration services recorded in their respective categories.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party outsourced operational services NOT captured elsewhere. Examples include outsourced Chief Compliance Officer (CCO) services, regulatory reporting, and treasury services. This category must not duplicate expenses recorded under fund administration, audit, legal, or regulatory/compliance categories.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party valuation agent services, including appraisers and similar service providers. This includes services for pricing hard-to-value assets, valuation reviews, and independent price validation. Internal valuation team costs and valuation services bundled within fund administration should be recorded separately. Excludes deal-specific financial modeling or advisory services related to individual investments, which should be recorded under Third-Party Direct &amp; Deal Related Research Fees/Expenses.</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party regulatory, compliance, examination, and investigation support. This includes regulatory filings, mock audits, licensing, privacy, data protection, KYC, AML, FATCA, AIFMD, SRO filing or registration fees, and compliance advisory services. This category excludes internal compliance staff costs. Also excludes legal services, which should be recorded under Third-Party Legal Fees/Expenses.</t>
   </si>
   <si>
     <t>(Fund Expenses – Third-Party Legal Fees/Expenses)</t>
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party legal services, including legal counsel, documentation review, litigation support, regulatory advice, and negotiation of side letters or FOIA requests. This category excludes internal legal staff costs. Also excludes compliance-related services, which should be recorded under Regulatory, Compliance, Examination and Investigation Fees/Expenses.</t>
   </si>
@@ -706,50 +703,56 @@
   </si>
   <si>
     <t>Fees/expenses allocated to or paid by the fund for third-party insurance coverage, including Directors &amp; Officers (D&amp;O) insurance, Errors &amp; Omissions (E&amp;O) insurance, other policies related to fund operations including cyber security, liability, fidelity bonds, and crime. Excludes insurance coverage provided through the investment advisor or affiliates.</t>
   </si>
   <si>
     <t>The Template is designed for use by administrators, fund accountants, finance teams, investment operations staff, and auditors involved in the preparation, review, or assurance of fund performance and cost disclosures. Management and compliance teams may also use it for oversight and monitoring. This guidance outlines expectations and background to help industry participants understand and apply the Template effectively. The Template consists of a single table that provides investors with detailed information on the economics of the investment advisor and its related persons. It presents a comprehensive accounting of all compensation, fees, and other amounts allocated or paid to the advisor or its related entities by the hedge fund.
 The calculation methodology includes “pass-through” costs (such as bundled research payments with dealing commissions, i.e., soft dollar research costs) and ensures comparability across alternative investment funds – whether using hard or soft dollars for research or sourcing services internally or externally.
 The Template excludes certain costs to maintain comparability:
 •   Performance fees: Vary over time and by investor (due to high-water marks), making inclusion misleading for comparison.
 •   Trading-related costs: These include expenses integral to the investment strategy, such as financing costs/cost of leverage (e.g., interest expense), and are already reflected in gross and net returns. This includes, but is not limited to, brokerage commissions, margin interest, clearing and settlement fees, prime broker fees, securities lending fees, FCM fees, exchange fees, and costs related to derivative trading.
 •   Entry/exit charges: Infrequent for institutional mandates and unsuitable for inclusion in a rolling STER calculation; these should be reported separately.
 •   Other costs:
         •   Dividend expenses
         •   Commissions for brokerage fees (excluding soft dollar commissions)
         •   Stock loan fees
         •   Transaction taxes (stamp duty, income tax, withholding tax)
         •   Transaction-linked legal costs
         •   Entry/exit commissions or fees paid directly by the investor
         •   Bank charges</t>
   </si>
   <si>
     <t>(Fund Expenses – Custody Fees/Expenses)</t>
   </si>
   <si>
     <t>STER (% of Average NAV)</t>
+  </si>
+  <si>
+    <t>(Fund Expenses – Third-Party Economic/Market Data, Systems, Hardware, AI Models &amp; AI Tokens, Infrastructure &amp; Software Fees/Expenses)</t>
+  </si>
+  <si>
+    <t>Fees/expenses allocated to or paid by the fund for ongoing, non-deal-specific third-party costs related to data access, IT systems, and digital infrastructure that support overall fund operations, investment analysis, compliance, and reporting. This includes Subscriptions or access to macroeconomic, financial market, or industry data platforms (e.g., Bloomberg, FactSet); Licensing and maintenance costs for research, risk management, valuation, compliance, and reporting systems; Fund governance portals, secure communication tools, compliance monitoring systems; Hardware, software, hosting, or cloud costs used across the fund’s operations; Upgrades and maintenance for investment management, accounting, or portfolio systems; AI Models and AI Tokens. Excludes deal-specific research or consulting services, internal research costs, and internal IT team costs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1817,105 +1820,105 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F149ECE6-3409-4280-B227-16E8FC71418D}">
   <dimension ref="A1:XFD40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A25" sqref="A25"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="14"/>
+    <col min="1" max="1" width="34.77734375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="175.21875" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16384" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16384" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="98" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:16384" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16384" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="101" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="101"/>
     </row>
-    <row r="3" spans="1:16384" ht="228" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16384" ht="228" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="100" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="100"/>
     </row>
-    <row r="4" spans="1:16384" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16384" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="31"/>
       <c r="B4" s="31"/>
     </row>
-    <row r="5" spans="1:16384" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16384" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="102" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="102"/>
     </row>
-    <row r="6" spans="1:16384" s="14" customFormat="1" ht="282" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16384" s="14" customFormat="1" ht="282" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="97" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B6" s="97"/>
     </row>
-    <row r="7" spans="1:16384" s="14" customFormat="1" ht="250.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16384" s="14" customFormat="1" ht="250.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="97" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B7" s="97"/>
     </row>
-    <row r="8" spans="1:16384" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16384" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="76" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C8" s="77"/>
       <c r="D8" s="78"/>
       <c r="E8" s="77"/>
       <c r="F8" s="78"/>
       <c r="G8" s="77"/>
       <c r="H8" s="78"/>
       <c r="I8" s="77"/>
       <c r="J8" s="78"/>
       <c r="K8" s="77"/>
       <c r="L8" s="78"/>
       <c r="M8" s="77"/>
       <c r="N8" s="78"/>
       <c r="O8" s="77"/>
       <c r="P8" s="78"/>
       <c r="Q8" s="77"/>
       <c r="R8" s="78"/>
       <c r="S8" s="77"/>
       <c r="T8" s="78"/>
       <c r="U8" s="77"/>
       <c r="V8" s="78"/>
       <c r="W8" s="77"/>
       <c r="X8" s="78"/>
       <c r="Y8" s="77"/>
       <c r="Z8" s="78"/>
@@ -18256,51 +18259,51 @@
       <c r="XEG8" s="77"/>
       <c r="XEH8" s="78"/>
       <c r="XEI8" s="77"/>
       <c r="XEJ8" s="78"/>
       <c r="XEK8" s="77"/>
       <c r="XEL8" s="78"/>
       <c r="XEM8" s="77"/>
       <c r="XEN8" s="78"/>
       <c r="XEO8" s="77"/>
       <c r="XEP8" s="78"/>
       <c r="XEQ8" s="77"/>
       <c r="XER8" s="78"/>
       <c r="XES8" s="77"/>
       <c r="XET8" s="78"/>
       <c r="XEU8" s="77"/>
       <c r="XEV8" s="78"/>
       <c r="XEW8" s="77"/>
       <c r="XEX8" s="78"/>
       <c r="XEY8" s="77"/>
       <c r="XEZ8" s="78"/>
       <c r="XFA8" s="77"/>
       <c r="XFB8" s="78"/>
       <c r="XFC8" s="77"/>
       <c r="XFD8" s="78"/>
     </row>
-    <row r="9" spans="1:16384" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16384" s="14" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="77"/>
       <c r="B9" s="78"/>
       <c r="C9" s="77"/>
       <c r="D9" s="78"/>
       <c r="E9" s="77"/>
       <c r="F9" s="78"/>
       <c r="G9" s="77"/>
       <c r="H9" s="78"/>
       <c r="I9" s="77"/>
       <c r="J9" s="78"/>
       <c r="K9" s="77"/>
       <c r="L9" s="78"/>
       <c r="M9" s="77"/>
       <c r="N9" s="78"/>
       <c r="O9" s="77"/>
       <c r="P9" s="78"/>
       <c r="Q9" s="77"/>
       <c r="R9" s="78"/>
       <c r="S9" s="77"/>
       <c r="T9" s="78"/>
       <c r="U9" s="77"/>
       <c r="V9" s="78"/>
       <c r="W9" s="77"/>
       <c r="X9" s="78"/>
       <c r="Y9" s="77"/>
@@ -34642,1547 +34645,1547 @@
       <c r="XEG9" s="77"/>
       <c r="XEH9" s="78"/>
       <c r="XEI9" s="77"/>
       <c r="XEJ9" s="78"/>
       <c r="XEK9" s="77"/>
       <c r="XEL9" s="78"/>
       <c r="XEM9" s="77"/>
       <c r="XEN9" s="78"/>
       <c r="XEO9" s="77"/>
       <c r="XEP9" s="78"/>
       <c r="XEQ9" s="77"/>
       <c r="XER9" s="78"/>
       <c r="XES9" s="77"/>
       <c r="XET9" s="78"/>
       <c r="XEU9" s="77"/>
       <c r="XEV9" s="78"/>
       <c r="XEW9" s="77"/>
       <c r="XEX9" s="78"/>
       <c r="XEY9" s="77"/>
       <c r="XEZ9" s="78"/>
       <c r="XFA9" s="77"/>
       <c r="XFB9" s="78"/>
       <c r="XFC9" s="77"/>
       <c r="XFD9" s="78"/>
     </row>
-    <row r="10" spans="1:16384" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16384" s="14" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="33"/>
     </row>
-    <row r="11" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="12" spans="1:16384" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16384" s="14" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
       <c r="B12" s="8"/>
     </row>
-    <row r="13" spans="1:16384" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16384" s="14" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="34"/>
     </row>
-    <row r="14" spans="1:16384" s="14" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16384" s="14" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="35" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B14" s="9"/>
     </row>
-    <row r="15" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="16" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16384" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="20" spans="1:2" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="16.05" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:2" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" s="13" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="25" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="26" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="27" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="28" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="75" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="30" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="75" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="28" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="B31" s="75" t="s">
         <v>74</v>
       </c>
-      <c r="B31" s="75" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="32" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
-    <row r="33" spans="1:2" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:2" ht="70.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="75" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
-    <row r="34" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" ht="70.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="28" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="B34" s="75" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
     </row>
-    <row r="35" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B35" s="75" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="36" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B36" s="75" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="37" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="75" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="38" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="75" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
-    <row r="39" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="75" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
-    <row r="40" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="75" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A1:XFD1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1097E83-1264-46AD-98E0-D5A72678F522}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C13" sqref="C13"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="46" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.85546875" style="46"/>
+    <col min="1" max="1" width="34.77734375" style="46" customWidth="1"/>
+    <col min="2" max="2" width="16.77734375" style="46" customWidth="1"/>
+    <col min="3" max="3" width="34.77734375" style="46" customWidth="1"/>
+    <col min="4" max="5" width="16.77734375" style="46" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="46"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="98" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B2" s="79" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="87" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="80" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="87" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="81" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="87" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D3" s="80"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="87" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B4" s="81">
         <v>45658</v>
       </c>
       <c r="C4" s="87" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D4" s="81">
         <v>46022</v>
       </c>
       <c r="E4" s="88"/>
       <c r="F4" s="88"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="87" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B5" s="81"/>
       <c r="C5" s="87" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D5" s="81"/>
       <c r="E5" s="88"/>
       <c r="F5" s="88"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="87" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B6" s="81"/>
       <c r="C6" s="87" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D6" s="81"/>
       <c r="E6" s="88"/>
       <c r="F6" s="88"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="88"/>
       <c r="B7" s="88"/>
       <c r="C7" s="88"/>
       <c r="D7" s="88"/>
       <c r="E7" s="88"/>
       <c r="F7" s="88"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="89" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="88"/>
       <c r="C8" s="89" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D8" s="88"/>
       <c r="E8" s="88"/>
       <c r="F8" s="88"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="87" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="96">
         <f>Template!C42</f>
         <v>250000000</v>
       </c>
       <c r="C9" s="87" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="96">
         <f>Template!E42</f>
         <v>200000000</v>
       </c>
       <c r="E9" s="88"/>
       <c r="F9" s="88"/>
     </row>
-    <row r="10" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A10" s="90" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B10" s="82">
         <f>Template!C6</f>
         <v>5000000</v>
       </c>
       <c r="C10" s="90" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D10" s="82">
         <f>Template!E6</f>
         <v>3500000</v>
       </c>
       <c r="E10" s="88"/>
       <c r="F10" s="88"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="88"/>
       <c r="B11" s="88"/>
       <c r="C11" s="88"/>
       <c r="D11" s="88"/>
       <c r="E11" s="88"/>
       <c r="F11" s="88"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="89" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B12" s="88"/>
       <c r="C12" s="89" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D12" s="88"/>
       <c r="E12" s="89" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F12" s="91" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="87" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B13" s="83">
         <f>Template!D38</f>
         <v>3.006E-2</v>
       </c>
       <c r="C13" s="92" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D13" s="84">
         <f>Template!F38</f>
         <v>2.0674999999999999E-2</v>
       </c>
       <c r="E13" s="93">
         <f>B13-D13</f>
         <v>9.385000000000001E-3</v>
       </c>
       <c r="F13" s="88"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="87" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="82">
         <f>Template!C36</f>
         <v>2515000</v>
       </c>
       <c r="C14" s="92" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="85">
         <f>Template!E36</f>
         <v>635000</v>
       </c>
       <c r="E14" s="94">
         <f>B14-D14</f>
         <v>1880000</v>
       </c>
       <c r="F14" s="88"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="87" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B15" s="83">
         <f>Template!D36</f>
         <v>1.0059999999999999E-2</v>
       </c>
       <c r="C15" s="92" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D15" s="84">
         <f>Template!F36</f>
         <v>3.1749999999999999E-3</v>
       </c>
       <c r="E15" s="95">
         <f t="shared" ref="E15:E19" si="0">B15-D15</f>
         <v>6.8849999999999996E-3</v>
       </c>
       <c r="F15" s="88"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="87" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B16" s="82">
         <f>Template!C13</f>
         <v>1775000</v>
       </c>
       <c r="C16" s="92" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D16" s="85">
         <f>Template!E13</f>
         <v>0</v>
       </c>
       <c r="E16" s="94">
         <f t="shared" si="0"/>
         <v>1775000</v>
       </c>
       <c r="F16" s="88"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="87" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B17" s="83">
         <f>Template!D13</f>
         <v>7.1000000000000004E-3</v>
       </c>
       <c r="C17" s="92" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D17" s="84">
         <f>Template!F13</f>
         <v>0</v>
       </c>
       <c r="E17" s="95">
         <f t="shared" si="0"/>
         <v>7.1000000000000004E-3</v>
       </c>
       <c r="F17" s="88"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="87" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B18" s="82">
         <f>Template!C35</f>
         <v>740000</v>
       </c>
       <c r="C18" s="92" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D18" s="85">
         <f>Template!E35</f>
         <v>635000</v>
       </c>
       <c r="E18" s="94">
         <f t="shared" si="0"/>
         <v>105000</v>
       </c>
       <c r="F18" s="88"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="87" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B19" s="83">
         <f>Template!D35</f>
         <v>2.96E-3</v>
       </c>
       <c r="C19" s="92" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D19" s="84">
         <f>Template!F35</f>
         <v>3.1749999999999999E-3</v>
       </c>
       <c r="E19" s="95">
         <f t="shared" si="0"/>
         <v>-2.1499999999999991E-4</v>
       </c>
       <c r="F19" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5F072CC-4299-483F-BDBB-FB461D86132A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.28515625" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="16.7109375" style="43" customWidth="1"/>
+    <col min="1" max="1" width="21.21875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="93.21875" style="43" customWidth="1"/>
+    <col min="3" max="6" width="16.77734375" style="43" customWidth="1"/>
     <col min="7" max="7" width="64" style="43" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.85546875" style="43"/>
+    <col min="8" max="16384" width="8.88671875" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" s="99" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="99" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="19">
         <v>46022</v>
       </c>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
     </row>
-    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="42"/>
       <c r="B3" s="42"/>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
     </row>
-    <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C4" s="104" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D4" s="104"/>
       <c r="E4" s="104" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F4" s="104"/>
       <c r="G4" s="47"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
     </row>
-    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="105" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="106"/>
       <c r="C5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="71" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
     </row>
-    <row r="6" spans="1:12" s="50" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" s="50" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="107" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B6" s="108"/>
       <c r="C6" s="45">
         <v>5000000</v>
       </c>
       <c r="D6" s="48">
         <f>C6/$C$42</f>
         <v>0.02</v>
       </c>
       <c r="E6" s="45">
         <v>3500000</v>
       </c>
       <c r="F6" s="48">
         <f>E6/$E$42</f>
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="G6" s="72"/>
       <c r="H6" s="42"/>
       <c r="I6" s="42"/>
       <c r="J6" s="42"/>
       <c r="K6" s="42"/>
       <c r="L6" s="42"/>
     </row>
-    <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C7" s="51"/>
       <c r="E7" s="51"/>
       <c r="G7" s="47"/>
       <c r="H7" s="42"/>
       <c r="I7" s="42"/>
       <c r="J7" s="42"/>
       <c r="K7" s="42"/>
       <c r="L7" s="42"/>
     </row>
-    <row r="8" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="103" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B8" s="103"/>
       <c r="C8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="71" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
     </row>
-    <row r="9" spans="1:12" ht="49.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="53">
         <v>0</v>
       </c>
       <c r="D9" s="54">
         <f>C9/$C$42</f>
         <v>0</v>
       </c>
       <c r="E9" s="53">
         <v>0</v>
       </c>
       <c r="F9" s="54">
         <f>E9/$E$42</f>
         <v>0</v>
       </c>
       <c r="G9" s="73"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
     </row>
-    <row r="10" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="112" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="53">
         <v>500000</v>
       </c>
       <c r="D10" s="54">
         <f>C10/$C$42</f>
         <v>2E-3</v>
       </c>
       <c r="E10" s="53">
         <v>0</v>
       </c>
       <c r="F10" s="54">
         <f>E10/$E$42</f>
         <v>0</v>
       </c>
       <c r="G10" s="73"/>
       <c r="H10" s="42"/>
       <c r="I10" s="42"/>
       <c r="J10" s="42"/>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
     </row>
-    <row r="11" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="112"/>
       <c r="B11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="53">
         <v>1000000</v>
       </c>
       <c r="D11" s="54">
         <f>C11/$C$42</f>
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="E11" s="53">
         <v>0</v>
       </c>
       <c r="F11" s="54">
         <f>E11/$E$42</f>
         <v>0</v>
       </c>
       <c r="G11" s="73"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="42"/>
     </row>
-    <row r="12" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="112"/>
       <c r="B12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="53">
         <v>275000</v>
       </c>
       <c r="D12" s="54">
         <f>C12/$C$42</f>
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="E12" s="53">
         <v>0</v>
       </c>
       <c r="F12" s="54">
         <f>E12/$E$42</f>
         <v>0</v>
       </c>
       <c r="G12" s="73"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
       <c r="K12" s="42"/>
       <c r="L12" s="42"/>
     </row>
-    <row r="13" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="110" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="111"/>
       <c r="C13" s="21">
         <f>SUM(C9:C12)</f>
         <v>1775000</v>
       </c>
       <c r="D13" s="22">
         <f>C13/$C$42</f>
         <v>7.1000000000000004E-3</v>
       </c>
       <c r="E13" s="21">
         <f>SUM(E9:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="23">
         <f>E13/$E$42</f>
         <v>0</v>
       </c>
       <c r="G13" s="73"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
     </row>
-    <row r="14" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C14" s="51"/>
       <c r="E14" s="51"/>
       <c r="G14" s="47"/>
       <c r="H14" s="42"/>
       <c r="I14" s="42"/>
       <c r="J14" s="42"/>
       <c r="K14" s="42"/>
       <c r="L14" s="42"/>
     </row>
-    <row r="15" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="103" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B15" s="103"/>
       <c r="C15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="71" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
     </row>
-    <row r="16" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="109" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="53">
         <v>50000</v>
       </c>
       <c r="D16" s="54">
         <f t="shared" ref="D16:D36" si="0">C16/$C$42</f>
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="E16" s="53">
         <v>50000</v>
       </c>
       <c r="F16" s="54">
         <f t="shared" ref="F16:F36" si="1">E16/$E$42</f>
         <v>2.5000000000000001E-4</v>
       </c>
       <c r="G16" s="72"/>
       <c r="H16" s="42"/>
       <c r="I16" s="42"/>
     </row>
-    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="109"/>
       <c r="B17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="53">
         <v>5000</v>
       </c>
       <c r="D17" s="54">
         <f t="shared" si="0"/>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="E17" s="53">
         <v>5000</v>
       </c>
       <c r="F17" s="54">
         <f t="shared" si="1"/>
         <v>2.5000000000000001E-5</v>
       </c>
       <c r="G17" s="72"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
     </row>
-    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="109" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="53">
         <v>250000</v>
       </c>
       <c r="D18" s="54">
         <f t="shared" si="0"/>
         <v>1E-3</v>
       </c>
       <c r="E18" s="53">
         <v>200000</v>
       </c>
       <c r="F18" s="54">
         <f t="shared" si="1"/>
         <v>1E-3</v>
       </c>
       <c r="G18" s="72"/>
       <c r="H18" s="42"/>
       <c r="I18" s="42"/>
     </row>
-    <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="109"/>
       <c r="B19" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C19" s="53">
         <v>25000</v>
       </c>
       <c r="D19" s="54">
         <f t="shared" si="0"/>
         <v>1E-4</v>
       </c>
       <c r="E19" s="53">
         <v>25000</v>
       </c>
       <c r="F19" s="54">
         <f t="shared" si="1"/>
         <v>1.25E-4</v>
       </c>
       <c r="G19" s="72"/>
     </row>
-    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="55" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="53">
         <v>5000</v>
       </c>
       <c r="D20" s="54">
         <f t="shared" si="0"/>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="E20" s="53">
         <v>5000</v>
       </c>
       <c r="F20" s="54">
         <f t="shared" si="1"/>
         <v>2.5000000000000001E-5</v>
       </c>
       <c r="G20" s="72"/>
     </row>
-    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="55" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="53">
         <v>0</v>
       </c>
       <c r="D21" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E21" s="53">
         <v>0</v>
       </c>
       <c r="F21" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G21" s="72"/>
     </row>
-    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="109" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="53">
         <v>0</v>
       </c>
       <c r="D22" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E22" s="53">
         <v>0</v>
       </c>
       <c r="F22" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G22" s="72"/>
     </row>
-    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="109"/>
       <c r="B23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="53">
         <v>25000</v>
       </c>
       <c r="D23" s="54">
         <f t="shared" si="0"/>
         <v>1E-4</v>
       </c>
       <c r="E23" s="53">
         <v>20000</v>
       </c>
       <c r="F23" s="54">
         <f t="shared" si="1"/>
         <v>1E-4</v>
       </c>
       <c r="G23" s="72"/>
     </row>
-    <row r="24" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="109" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="53">
         <v>5000</v>
       </c>
       <c r="D24" s="54">
         <f t="shared" si="0"/>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="E24" s="53">
         <v>5000</v>
       </c>
       <c r="F24" s="54">
         <f t="shared" si="1"/>
         <v>2.5000000000000001E-5</v>
       </c>
       <c r="G24" s="72"/>
     </row>
-    <row r="25" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="109"/>
       <c r="B25" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C25" s="53">
         <v>75000</v>
       </c>
       <c r="D25" s="54">
         <f t="shared" si="0"/>
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="E25" s="53">
         <v>50000</v>
       </c>
       <c r="F25" s="54">
         <f t="shared" si="1"/>
         <v>2.5000000000000001E-4</v>
       </c>
       <c r="G25" s="72"/>
     </row>
-    <row r="26" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E26" s="53">
         <v>0</v>
       </c>
       <c r="F26" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G26" s="72"/>
     </row>
-    <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="53">
         <v>25000</v>
       </c>
       <c r="D27" s="54">
         <f t="shared" si="0"/>
         <v>1E-4</v>
       </c>
       <c r="E27" s="53">
         <v>25000</v>
       </c>
       <c r="F27" s="54">
         <f t="shared" si="1"/>
         <v>1.25E-4</v>
       </c>
       <c r="G27" s="72"/>
     </row>
-    <row r="28" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="53">
         <v>125000</v>
       </c>
       <c r="D28" s="54">
         <f t="shared" si="0"/>
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="E28" s="53">
         <v>125000</v>
       </c>
       <c r="F28" s="54">
         <f t="shared" si="1"/>
         <v>6.2500000000000001E-4</v>
       </c>
       <c r="G28" s="72"/>
     </row>
-    <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="53">
         <v>0</v>
       </c>
       <c r="D29" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E29" s="53">
         <v>0</v>
       </c>
       <c r="F29" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G29" s="72"/>
     </row>
-    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="109" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="58" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="53">
         <v>100000</v>
       </c>
       <c r="D30" s="54">
         <f t="shared" si="0"/>
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="E30" s="53">
         <v>75000</v>
       </c>
       <c r="F30" s="54">
         <f t="shared" si="1"/>
         <v>3.7500000000000001E-4</v>
       </c>
       <c r="G30" s="72"/>
     </row>
-    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="109"/>
       <c r="B31" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="53">
         <v>0</v>
       </c>
       <c r="D31" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E31" s="53">
         <v>0</v>
       </c>
       <c r="F31" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G31" s="72"/>
     </row>
-    <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="53">
         <v>50000</v>
       </c>
       <c r="D32" s="54">
         <f t="shared" si="0"/>
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="E32" s="53">
         <v>50000</v>
       </c>
       <c r="F32" s="54">
         <f t="shared" si="1"/>
         <v>2.5000000000000001E-4</v>
       </c>
       <c r="G32" s="72"/>
     </row>
-    <row r="33" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="53">
         <v>0</v>
       </c>
       <c r="D33" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E33" s="53">
         <v>0</v>
       </c>
       <c r="F33" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G33" s="72"/>
     </row>
-    <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="56" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="53">
         <v>0</v>
       </c>
       <c r="D34" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E34" s="53">
         <v>0</v>
       </c>
       <c r="F34" s="54">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G34" s="72"/>
     </row>
-    <row r="35" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="110" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="111"/>
       <c r="C35" s="24">
         <f>SUM(C16:C34)</f>
         <v>740000</v>
       </c>
       <c r="D35" s="25">
         <f t="shared" si="0"/>
         <v>2.96E-3</v>
       </c>
       <c r="E35" s="24">
         <f>SUM(E16:E34)</f>
         <v>635000</v>
       </c>
       <c r="F35" s="26">
         <f t="shared" si="1"/>
         <v>3.1749999999999999E-3</v>
       </c>
       <c r="G35" s="72"/>
     </row>
-    <row r="36" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="110" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="111"/>
       <c r="C36" s="24">
         <f>C13+C35</f>
         <v>2515000</v>
       </c>
       <c r="D36" s="25">
         <f t="shared" si="0"/>
         <v>1.0059999999999999E-2</v>
       </c>
       <c r="E36" s="24">
         <f>E13+E35</f>
         <v>635000</v>
       </c>
       <c r="F36" s="26">
         <f t="shared" si="1"/>
         <v>3.1749999999999999E-3</v>
       </c>
       <c r="G36" s="72"/>
     </row>
-    <row r="37" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B37" s="50"/>
       <c r="C37" s="59"/>
       <c r="D37" s="60"/>
       <c r="E37" s="59"/>
       <c r="F37" s="61"/>
       <c r="G37" s="49"/>
     </row>
-    <row r="38" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="62"/>
       <c r="B38" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="40">
         <f>C36+C6</f>
         <v>7515000</v>
       </c>
       <c r="D38" s="38">
         <f>C38/$C$42</f>
         <v>3.006E-2</v>
       </c>
       <c r="E38" s="40">
         <f>E36+E6</f>
         <v>4135000</v>
       </c>
       <c r="F38" s="41">
         <f>E38/$E$42</f>
         <v>2.0674999999999999E-2</v>
       </c>
       <c r="G38" s="63"/>
     </row>
-    <row r="39" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="64"/>
       <c r="C39" s="65"/>
       <c r="D39" s="66"/>
       <c r="E39" s="67"/>
       <c r="F39" s="68"/>
       <c r="G39" s="49"/>
     </row>
-    <row r="40" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="37" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C40" s="24">
         <v>10000000</v>
       </c>
       <c r="D40" s="25">
         <f>C40/$C$42</f>
         <v>0.04</v>
       </c>
       <c r="E40" s="24">
         <v>5000000</v>
       </c>
       <c r="F40" s="26">
         <f>E40/$E$42</f>
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="G40" s="49" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="69"/>
       <c r="C41" s="67"/>
       <c r="D41" s="70"/>
       <c r="E41" s="67"/>
       <c r="F41" s="61"/>
       <c r="G41" s="49"/>
     </row>
-    <row r="42" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="44">
         <v>250000000</v>
       </c>
       <c r="D42" s="44"/>
       <c r="E42" s="44">
         <v>200000000</v>
       </c>
       <c r="F42" s="74"/>
       <c r="G42" s="49"/>
     </row>
-    <row r="43" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="37" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="44">
         <v>450000000</v>
       </c>
       <c r="D43" s="30"/>
       <c r="E43" s="44">
         <v>450000000</v>
       </c>
       <c r="F43" s="30"/>
       <c r="G43" s="49" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G44" s="47"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G45" s="47"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G46" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A1:XFD1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>